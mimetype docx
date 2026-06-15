--- v0 (2025-12-07)
+++ v1 (2026-06-15)
@@ -1,1915 +1,1566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="061FAC7E" w14:textId="148CB9B9" w:rsidR="00F855ED" w:rsidRPr="00F855ED" w:rsidRDefault="0055541F" w:rsidP="00F855ED">
+    <w:p w14:paraId="00000001" w14:textId="13A020BA" w:rsidR="00C254A8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6401" w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>INSIRA O TÍTULO DO TRABALHO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC5CB57" w14:textId="56CCF93C" w:rsidR="00E727D6" w:rsidRDefault="008927D0" w:rsidP="008927D0">
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Aqui será(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) colocado o(s) nome(s) do(s) autor(es) após a aprovação do manuscrito)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6EFD34" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="008927D0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000005" w14:textId="108585E9" w:rsidR="00C254A8" w:rsidRDefault="00E727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESUMO EXECUTIVO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E3934B" w14:textId="77777777" w:rsidR="008927D0" w:rsidRPr="00E727D6" w:rsidRDefault="008927D0" w:rsidP="008927D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="4A8ABD4C" w:rsidR="00C254A8" w:rsidRDefault="00000000" w:rsidP="004D6401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este resumo executivo deve fornecer uma visão clara e concisa do conteúdo do documento, destacando o problema que está sendo abordado, as principais análises realizadas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>(apresentação e relevância do tema; aspectos centrais; objetivo e estrutura do texto)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e um sumário das recomendações propostas. Deve ser direto e permitir que o leitor compreenda a essência do documento sem necessidade de ler o texto completo. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD39B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deve ocupar a primeira página do trabalho (junto com as palavras-chave) devendo conter entre 3</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6401">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD39B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 e 400 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>palavras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E3BB7B" w14:textId="03A838FF" w:rsidR="004D6401" w:rsidRDefault="004D6401" w:rsidP="004D6401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este resumo executivo deve fornecer uma visão clara e concisa do conteúdo do documento, destacando o problema que está sendo abordado, as principais análises realizadas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>(apresentação e relevância do tema; aspectos centrais; objetivo e estrutura do texto)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e um sumário das recomendações propostas. Deve ser direto e permitir que o leitor compreenda a essência do documento sem necessidade de ler o texto completo. Deve ocupar a primeira página do trabalho (junto com as palavras-chave) devendo conter entre 300 e 400 palavras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291D6B51" w14:textId="2B342DA9" w:rsidR="004D6401" w:rsidRDefault="004D6401" w:rsidP="004D6401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este resumo executivo deve fornecer uma visão clara e concisa do conteúdo do documento, destacando o problema que está sendo abordado, as principais análises realizadas </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>(apresentação e relevância do tema; aspectos centrais; objetivo e estrutura do texto)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e um sumário das recomendações propostas. Deve ser direto e permitir que o leitor compreenda a essência do documento sem necessidade de ler o texto completo. Deve ocupar a primeira página do trabalho (junto com as palavras-chave) devendo conter entre 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0 e 400 palavras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245A108F" w14:textId="23DB448C" w:rsidR="004D6401" w:rsidRDefault="00E727D6" w:rsidP="004D6401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deve ser direto e permitir que o leitor compreenda a essência do documento sem necessidade de ler o texto completo. Deve ocupar a primeira página do trabalho (junto com as palavras-chave) devendo conter entre 300 e 400 palavras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBF1E4A" w14:textId="77777777" w:rsidR="005A6252" w:rsidRDefault="005A6252" w:rsidP="004D6401">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BB108EF" w14:textId="6AE155BE" w:rsidR="00E727D6" w:rsidRPr="00E727D6" w:rsidRDefault="00E727D6" w:rsidP="00E727D6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="212121"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atenção! Nesta parte o autor deve atentar para os seguintes aspectos: apresentar o problema, descrever os objetivos e justificar a relevância </w:t>
+      </w:r>
+      <w:r w:rsidR="000F39FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="212121"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7CF5AE74" w14:textId="77777777" w:rsidR="00F855ED" w:rsidRPr="00F855ED" w:rsidRDefault="00F855ED" w:rsidP="00F855ED">
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o tema, além de listar as recomendações</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00000000" w:rsidP="008927D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palavras-chave: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 a 5 palavras-chave, separadas por ponto e vírgula, em caixa baixa, exceto nomes próprios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3980C8DA" w14:textId="59C8F59E" w:rsidR="00483BD0" w:rsidRDefault="00483BD0" w:rsidP="00483BD0">
-[...33 lines deleted...]
-    <w:p w14:paraId="4FAFF593" w14:textId="77777777" w:rsidR="00483BD0" w:rsidRDefault="00483BD0" w:rsidP="007750B5">
+    <w:p w14:paraId="73F4760B" w14:textId="77777777" w:rsidR="00E727D6" w:rsidRDefault="00000000" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="37C9300E" w14:textId="2F57F9BC" w:rsidR="00AA78C2" w:rsidRDefault="00483BD0" w:rsidP="007750B5">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANÁLISE DO PROBLEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B89774" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="008927D0" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...152 lines deleted...]
-    <w:p w14:paraId="62FA2E11" w14:textId="39F5EDA5" w:rsidR="006374C5" w:rsidRDefault="007750B5" w:rsidP="007750B5">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC34AD4" w14:textId="0AEE01D3" w:rsidR="00E727D6" w:rsidRDefault="00E727D6" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trata-se do texto principal do trabalho. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nesta seção, que poderá ser dividida em subseções, o autor deve descrever detalhadamente o problema que está sendo estudado, estabelecendo um </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...46 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diálogo com a literatura que trata do problema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>. Inclua contexto histórico, desenvolvimentos recentes e a relevância do problema no cenário atual. Analise os aspectos técnicos, políticos, e sociais que contribuem para a complexidade do problema, destacando</w:t>
+      </w:r>
+      <w:r w:rsidR="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sua relação com os desafios da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segurança Nacional</w:t>
+      </w:r>
+      <w:r w:rsidR="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e suas implicações para a Defesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Considere o conceito de SDD (Segurança, Desenvolvimento e Defesa) nessa análise.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use dados, estatísticas, eventos observados e exemplos específicos para suportar sua análise.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00950851" w:rsidRPr="007750B5">
-[...24 lines deleted...]
-    <w:p w14:paraId="22E931B7" w14:textId="77777777" w:rsidR="007750B5" w:rsidRPr="007750B5" w:rsidRDefault="007750B5" w:rsidP="007750B5">
+    </w:p>
+    <w:p w14:paraId="440D1DC7" w14:textId="7B1A8366" w:rsidR="00E727D6" w:rsidRPr="00E727D6" w:rsidRDefault="00E727D6" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="75BD50A8" w14:textId="3BF317BA" w:rsidR="006374C5" w:rsidRDefault="00BC3D78" w:rsidP="006374C5">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="0ED3B7B6" w:rsidR="00C254A8" w:rsidRDefault="00904820">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="212121"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atenção! Nesta parte o autor deve atentar para os seguintes aspe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="212121"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3C744D64" w14:textId="4F2B8BD7" w:rsidR="00F07013" w:rsidRDefault="00954A8E" w:rsidP="00F07013">
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ctos: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contextualiza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a problemática a partir da literatura que trata do tema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, considerando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>suas implicações para o debate de Segurança Nacional no Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345AE2AD" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="00E727D6" w:rsidP="008927D0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IMPLICAÇÕES PARA A INTELIGÊNCIA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ESTRATÉGICA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495CC905" w14:textId="39F2D825" w:rsidR="00904820" w:rsidRPr="008927D0" w:rsidRDefault="00904820" w:rsidP="008927D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nesta parte do trabalho deve-se buscar a aderência entre a temática desenvolvida e o conteúdo estudado ao longo do CSIE. É a seção que antecede as recomendações do autor, por isso, a fundamentação, a justificativa e a aderência com a Inteligência Estratégica devem estar bem estruturadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EA695A" w14:textId="57A107B7" w:rsidR="00E727D6" w:rsidRPr="00E727D6" w:rsidRDefault="00904820" w:rsidP="00904820">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="212121"/>
-[...133 lines deleted...]
-    <w:p w14:paraId="2B00BB1A" w14:textId="77777777" w:rsidR="00F07013" w:rsidRDefault="00F07013" w:rsidP="00F07013">
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atenção! Nesta parte o autor deve atentar para os seguintes aspe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ctos: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apresenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as implicações relacionadas à problemática para a área de Inteligência Estratégica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE9864D" w14:textId="77777777" w:rsidR="00E727D6" w:rsidRDefault="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="73876982" w14:textId="30F92DA9" w:rsidR="00954A8E" w:rsidRDefault="00483BD0" w:rsidP="00F07013">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000011" w14:textId="7EB4B0D4" w:rsidR="00C254A8" w:rsidRDefault="00904820">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RECOMENDAÇÕES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0055541F" w:rsidRPr="00954A8E">
-[...24 lines deleted...]
-    <w:p w14:paraId="35AB0704" w14:textId="77777777" w:rsidR="00F07013" w:rsidRPr="00F07013" w:rsidRDefault="00F07013" w:rsidP="00F07013">
+    </w:p>
+    <w:p w14:paraId="7D43EBEF" w14:textId="77777777" w:rsidR="008927D0" w:rsidRPr="003608A6" w:rsidRDefault="008927D0" w:rsidP="008927D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3851B16C" w14:textId="2AAAA4B1" w:rsidR="00251305" w:rsidRDefault="0055541F" w:rsidP="006374C5">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D16FA3" w14:textId="77777777" w:rsidR="003608A6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baseando-se na análise realizada e considerando suas implicações para a </w:t>
+      </w:r>
+      <w:r w:rsidR="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segurança Nacional, de uma forma geral, e para a Inteligência Estratégica, de modo particular, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>apresente algumas proposições (soluções práticas e estratégicas) que possam contribuir para o enfrentamento do problema. As recomendações devem ser claras, factíveis e alinhadas com os objetivos do trabalho. Sugere-se a apresentação das recomendações em tópicos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>bullet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> points</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>). Cada recomendação deve ser acompanhada de uma justificativa que explique como essa abordagem ajudará a resolver ou mitigar os aspectos do problema identificado na seção anterior. Sugere-se apresentar entre 03 (três) e 05 (cinco) recomendações.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000012" w14:textId="764F6CC5" w:rsidR="00C254A8" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="212121"/>
-[...222 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="15EDD9AE" w14:textId="77777777" w:rsidR="00251305" w:rsidRDefault="0055541F" w:rsidP="00483BD0">
+      <w:r w:rsidR="003608A6" w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atenção! Nesta parte o autor deve</w:t>
+      </w:r>
+      <w:r w:rsidR="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003608A6" w:rsidRPr="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apresenta</w:t>
+      </w:r>
+      <w:r w:rsidR="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="003608A6" w:rsidRPr="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recomendações consistentes </w:t>
+      </w:r>
+      <w:r w:rsidR="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="003608A6" w:rsidRPr="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deixar claro a quem (instituição, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">órgão, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>etc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) elas são encaminhadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F332D84" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="008927D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="403A10F4" w14:textId="77777777" w:rsidR="00251305" w:rsidRDefault="00251305" w:rsidP="006374C5">
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000013" w14:textId="4AFB7C71" w:rsidR="00C254A8" w:rsidRPr="003608A6" w:rsidRDefault="003608A6" w:rsidP="003608A6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003608A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>4. REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="2A39BB48" w14:textId="0673B676" w:rsidR="00251305" w:rsidRPr="00BB0E06" w:rsidRDefault="0055541F" w:rsidP="006374C5">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liste todas as fontes de informações, dados e literatura citados no documento. As Referências devem estar de acordo com a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="408370A1" w14:textId="77777777" w:rsidR="00251305" w:rsidRDefault="00251305" w:rsidP="00251305">
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>ABNT NBR 6023:2018. Essa norma aborda a elaboração de referências em trabalhos acadêmicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8" w:rsidP="003608A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00251305" w:rsidSect="00192A6D">
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C254A8" w:rsidSect="004D6401">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0D0546C4" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0F100ED8" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Play">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="Quattrocento Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...20 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...651 lines deleted...]
-</w:numbering>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0EE6FC6C" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7F745872" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="108244D9" w14:textId="14DCD93E" w:rsidR="008927D0" w:rsidRPr="008927D0" w:rsidRDefault="008927D0">
+      <w:pPr>
+        <w:pStyle w:val="Textodenotaderodap"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008927D0">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008927D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aqui será colocada uma minibiografia do autor após a aprovação do manuscrito.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0055541F"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00F855ED"/>
+    <w:rsidRoot w:val="00C254A8"/>
+    <w:rsid w:val="00096ABE"/>
+    <w:rsid w:val="000F39FB"/>
+    <w:rsid w:val="00193294"/>
+    <w:rsid w:val="003608A6"/>
+    <w:rsid w:val="00427AD9"/>
+    <w:rsid w:val="004D6401"/>
+    <w:rsid w:val="005A6252"/>
+    <w:rsid w:val="00786D0E"/>
+    <w:rsid w:val="008927D0"/>
+    <w:rsid w:val="008D6146"/>
+    <w:rsid w:val="00904820"/>
+    <w:rsid w:val="00BD39B2"/>
+    <w:rsid w:val="00C254A8"/>
+    <w:rsid w:val="00DC7CA5"/>
+    <w:rsid w:val="00E727D6"/>
+    <w:rsid w:val="00E72D5C"/>
+    <w:rsid w:val="00F91043"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3AEE24CC"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{7E1590F8-5ADD-4B51-A049-4C016E5838AC}"/>
+  <w14:docId w14:val="4A0E1252"/>
+  <w15:docId w15:val="{EA66DFB6-1E49-4A30-AD52-8545B4578EDB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2256,1023 +1907,648 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0055541F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="2E75B5"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0055541F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:color w:val="2E75B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0055541F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E75B5"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0055541F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E75B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0055541F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2E75B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0055541F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:iCs/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
-[...64 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="0055541F"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Play" w:eastAsia="Play" w:hAnsi="Play" w:cs="Play"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...5 lines deleted...]
-    <w:rsid w:val="0055541F"/>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...14 lines deleted...]
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...78 lines deleted...]
-    <w:name w:val="Title"/>
+  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...169 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E45A52"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00AA78C2"/>
+    <w:rsid w:val="00E727D6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
+    <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA78C2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E727D6"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...3 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+  <w:style w:type="character" w:styleId="Refdenotaderodap">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA78C2"/>
+    <w:rsid w:val="00E727D6"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E727D6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...31 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0197F91D-00E7-4BE2-A2DE-1245CD4BC9B1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1813</Characters>
+  <Pages>3</Pages>
+  <Words>709</Words>
+  <Characters>4062</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2126</CharactersWithSpaces>
+  <CharactersWithSpaces>4749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Oscar Medeiros Filho</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>