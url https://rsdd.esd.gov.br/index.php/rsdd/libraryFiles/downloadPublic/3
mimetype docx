--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -115,65 +115,63 @@
         <w:t>) colocado o(s) nome(s) do(s) autor(es) após a aprovação do manuscrito)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6EFD34" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="008927D0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000005" w14:textId="108585E9" w:rsidR="00C254A8" w:rsidRDefault="00E727D6">
-[...13 lines deleted...]
-          <w:color w:val="002060"/>
+    <w:p w14:paraId="00000005" w14:textId="108585E9" w:rsidR="00C254A8" w:rsidRPr="00912C78" w:rsidRDefault="00E727D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RESUMO EXECUTIVO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E3934B" w14:textId="77777777" w:rsidR="008927D0" w:rsidRPr="00E727D6" w:rsidRDefault="008927D0" w:rsidP="008927D0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000007" w14:textId="4A8ABD4C" w:rsidR="00C254A8" w:rsidRDefault="00000000" w:rsidP="004D6401">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -457,388 +455,372 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 a 5 palavras-chave, separadas por ponto e vírgula, em caixa baixa, exceto nomes próprios.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F4760B" w14:textId="77777777" w:rsidR="00E727D6" w:rsidRDefault="00000000" w:rsidP="00E727D6">
+    <w:p w14:paraId="73F4760B" w14:textId="77777777" w:rsidR="00E727D6" w:rsidRPr="00912C78" w:rsidRDefault="00000000" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="002060"/>
-[...8 lines deleted...]
-          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00E727D6" w:rsidRPr="00E727D6">
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANÁLISE DO PROBLEMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B89774" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="008927D0" w:rsidP="00E727D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ANÁLISE DO PROBLEMA</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71B89774" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="008927D0" w:rsidP="00E727D6">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC34AD4" w14:textId="0AEE01D3" w:rsidR="00E727D6" w:rsidRDefault="00E727D6" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4CC34AD4" w14:textId="0AEE01D3" w:rsidR="00E727D6" w:rsidRDefault="00E727D6" w:rsidP="00E727D6">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trata-se do texto principal do trabalho. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nesta seção, que poderá ser dividida em subseções, o autor deve descrever detalhadamente o problema que está sendo estudado, estabelecendo um </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E727D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diálogo com a literatura que trata do problema</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>. Inclua contexto histórico, desenvolvimentos recentes e a relevância do problema no cenário atual. Analise os aspectos técnicos, políticos, e sociais que contribuem para a complexidade do problema, destacando</w:t>
+      </w:r>
+      <w:r w:rsidR="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sua relação com os desafios da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Segurança Nacional</w:t>
+      </w:r>
+      <w:r w:rsidR="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e suas implicações para a Defesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Considere o conceito de SDD (Segurança, Desenvolvimento e Defesa) nessa análise.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Use dados, estatísticas, eventos observados e exemplos específicos para suportar sua análise.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440D1DC7" w14:textId="7B1A8366" w:rsidR="00E727D6" w:rsidRPr="00E727D6" w:rsidRDefault="00E727D6" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="212121"/>
-[...8 lines deleted...]
-          <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...21 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000000B" w14:textId="0ED3B7B6" w:rsidR="00C254A8" w:rsidRDefault="00904820">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E727D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="212121"/>
-[...84 lines deleted...]
-    <w:p w14:paraId="440D1DC7" w14:textId="7B1A8366" w:rsidR="00E727D6" w:rsidRPr="00E727D6" w:rsidRDefault="00E727D6" w:rsidP="00E727D6">
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Atenção! Nesta parte o autor deve atentar para os seguintes aspe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ctos: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contextualiza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00E727D6" w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a problemática a partir da literatura que trata do tema</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, considerando </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>suas implicações para o debate de Segurança Nacional no Brasil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="002060"/>
-[...106 lines deleted...]
-    <w:p w14:paraId="345AE2AD" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="00E727D6" w:rsidP="008927D0">
+          <w:color w:val="212121"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345AE2AD" w14:textId="77777777" w:rsidR="008927D0" w:rsidRPr="00912C78" w:rsidRDefault="00E727D6" w:rsidP="008927D0">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="002060"/>
-[...8 lines deleted...]
-          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E727D6">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ESTRATÉGICA</w:t>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IMPLICAÇÕES PARA A INTELIGÊNCIA ESTRATÉGICA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495CC905" w14:textId="39F2D825" w:rsidR="00904820" w:rsidRPr="008927D0" w:rsidRDefault="00904820" w:rsidP="008927D0">
       <w:pPr>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nesta parte do trabalho deve-se buscar a aderência entre a temática desenvolvida e o conteúdo estudado ao longo do CSIE. É a seção que antecede as recomendações do autor, por isso, a fundamentação, a justificativa e a aderência com a Inteligência Estratégica devem estar bem estruturadas.</w:t>
       </w:r>
     </w:p>
@@ -912,100 +894,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE9864D" w14:textId="77777777" w:rsidR="00E727D6" w:rsidRDefault="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="7EB4B0D4" w:rsidR="00C254A8" w:rsidRDefault="00904820">
+    <w:p w14:paraId="00000011" w14:textId="7EB4B0D4" w:rsidR="00C254A8" w:rsidRPr="00912C78" w:rsidRDefault="00904820">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="002465"/>
-[...31 lines deleted...]
-          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RECOMENDAÇÕES</w:t>
       </w:r>
-      <w:r w:rsidRPr="00904820">
-[...3 lines deleted...]
-          <w:color w:val="002465"/>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D43EBEF" w14:textId="77777777" w:rsidR="008927D0" w:rsidRPr="003608A6" w:rsidRDefault="008927D0" w:rsidP="008927D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="002465"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75D16FA3" w14:textId="77777777" w:rsidR="003608A6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
@@ -1225,67 +1192,65 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) elas são encaminhadas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F332D84" w14:textId="77777777" w:rsidR="008927D0" w:rsidRDefault="008927D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000013" w14:textId="4AFB7C71" w:rsidR="00C254A8" w:rsidRPr="003608A6" w:rsidRDefault="003608A6" w:rsidP="003608A6">
+    <w:p w14:paraId="00000013" w14:textId="4AFB7C71" w:rsidR="00C254A8" w:rsidRPr="00912C78" w:rsidRDefault="003608A6" w:rsidP="003608A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="002465"/>
-[...9 lines deleted...]
-          <w:color w:val="002465"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>4. REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -1297,87 +1262,227 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Liste todas as fontes de informações, dados e literatura citados no documento. As Referências devem estar de acordo com a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>ABNT NBR 6023:2018. Essa norma aborda a elaboração de referências em trabalhos acadêmicos.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="75828BDB" w14:textId="77777777" w:rsidR="00912C78" w:rsidRDefault="00912C78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9094EB" w14:textId="77777777" w:rsidR="00912C78" w:rsidRPr="00912C78" w:rsidRDefault="00912C78" w:rsidP="00912C78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Modelos de declaração</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ADF640" w14:textId="77777777" w:rsidR="00912C78" w:rsidRPr="00912C78" w:rsidRDefault="00912C78" w:rsidP="00912C78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso para revisão linguística: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Os autores declaram que utilizaram [nome da ferramenta] exclusivamente para revisão linguística, correção gramatical e aprimoramento da clareza textual. O conteúdo científico, as fontes, as análises, as interpretações e as conclusões foram integralmente elaborados, conferidos e validados pelos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CCF141" w14:textId="77777777" w:rsidR="00912C78" w:rsidRPr="00912C78" w:rsidRDefault="00912C78" w:rsidP="00912C78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uso para tradução: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00912C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>Os autores declaram que utilizaram [nome da ferramenta] como apoio à tradução e/ou revisão de tradução de trechos do manuscrito. A versão final foi revisada e validada pelos autores, que assumem integral responsabilidade pelo conteúdo apresentado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345BB77F" w14:textId="77777777" w:rsidR="00912C78" w:rsidRDefault="00912C78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C4F113" w14:textId="77777777" w:rsidR="00912C78" w:rsidRDefault="00912C78">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1F1F1F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00C254A8" w:rsidRDefault="00C254A8" w:rsidP="003608A6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Quattrocento Sans" w:eastAsia="Quattrocento Sans" w:hAnsi="Quattrocento Sans" w:cs="Quattrocento Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C254A8" w:rsidSect="004D6401">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D0546C4" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+    <w:p w14:paraId="13D89B70" w14:textId="77777777" w:rsidR="00B46A1D" w:rsidRDefault="00B46A1D" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F100ED8" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+    <w:p w14:paraId="78CBE646" w14:textId="77777777" w:rsidR="00B46A1D" w:rsidRDefault="00B46A1D" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Play">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
@@ -1392,61 +1497,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EE6FC6C" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+    <w:p w14:paraId="1B835A23" w14:textId="77777777" w:rsidR="00B46A1D" w:rsidRDefault="00B46A1D" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F745872" w14:textId="77777777" w:rsidR="00193294" w:rsidRDefault="00193294" w:rsidP="00E727D6">
+    <w:p w14:paraId="5607273A" w14:textId="77777777" w:rsidR="00B46A1D" w:rsidRDefault="00B46A1D" w:rsidP="00E727D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="108244D9" w14:textId="14DCD93E" w:rsidR="008927D0" w:rsidRPr="008927D0" w:rsidRDefault="008927D0">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008927D0">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008927D0">
         <w:rPr>
@@ -1469,54 +1574,57 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C254A8"/>
     <w:rsid w:val="00096ABE"/>
     <w:rsid w:val="000F39FB"/>
     <w:rsid w:val="00193294"/>
     <w:rsid w:val="003608A6"/>
     <w:rsid w:val="00427AD9"/>
     <w:rsid w:val="004D6401"/>
     <w:rsid w:val="005A6252"/>
+    <w:rsid w:val="006937DC"/>
     <w:rsid w:val="00786D0E"/>
     <w:rsid w:val="008927D0"/>
     <w:rsid w:val="008D6146"/>
     <w:rsid w:val="00904820"/>
+    <w:rsid w:val="00912C78"/>
+    <w:rsid w:val="00B46A1D"/>
     <w:rsid w:val="00BD39B2"/>
     <w:rsid w:val="00C254A8"/>
     <w:rsid w:val="00DC7CA5"/>
     <w:rsid w:val="00E727D6"/>
     <w:rsid w:val="00E72D5C"/>
     <w:rsid w:val="00F91043"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2026,51 +2134,50 @@
       <w:color w:val="2E75B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -2490,65 +2597,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0197F91D-00E7-4BE2-A2DE-1245CD4BC9B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>709</Words>
-  <Characters>4062</Characters>
+  <Words>804</Words>
+  <Characters>4593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4749</CharactersWithSpaces>
+  <CharactersWithSpaces>5371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Oscar Medeiros Filho</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>