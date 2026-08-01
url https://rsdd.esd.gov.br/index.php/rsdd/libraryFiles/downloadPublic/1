--- v0 (2025-12-07)
+++ v1 (2026-08-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="033840D9" w14:textId="7D05A082" w:rsidR="000F03D7" w:rsidRPr="00EB761C" w:rsidRDefault="000F03D7" w:rsidP="004A1FBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título do artigo em português, específico e descritivo, contendo palavras representativas do </w:t>
       </w:r>
       <w:r w:rsidR="000D35E3" w:rsidRPr="00EB761C">
         <w:rPr>
@@ -1785,149 +1785,143 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2597"/>
         <w:gridCol w:w="2598"/>
         <w:gridCol w:w="2598"/>
       </w:tblGrid>
       <w:tr w:rsidR="003805E0" w:rsidRPr="00EB761C" w14:paraId="24CCED0E" w14:textId="77777777" w:rsidTr="007326B2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0002B699" w14:textId="6572FC57" w:rsidR="003805E0" w:rsidRPr="00EB761C" w:rsidRDefault="003805E0" w:rsidP="007326B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB761C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">As tabelas deverão estar centralizadas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2598" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0323CEA6" w14:textId="77777777" w:rsidR="003805E0" w:rsidRPr="00EB761C" w:rsidRDefault="003805E0" w:rsidP="007326B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2598" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FBB7039" w14:textId="77777777" w:rsidR="003805E0" w:rsidRPr="00EB761C" w:rsidRDefault="003805E0" w:rsidP="007326B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003805E0" w:rsidRPr="00EB761C" w14:paraId="1DA42A9E" w14:textId="77777777" w:rsidTr="007326B2">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2597" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64AF06B2" w14:textId="77777777" w:rsidR="003805E0" w:rsidRPr="00EB761C" w:rsidRDefault="003805E0" w:rsidP="007326B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2598" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29A0D5C6" w14:textId="77777777" w:rsidR="003805E0" w:rsidRPr="00EB761C" w:rsidRDefault="003805E0" w:rsidP="007326B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2598" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A35D11E" w14:textId="77777777" w:rsidR="003805E0" w:rsidRPr="00EB761C" w:rsidRDefault="003805E0" w:rsidP="007326B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09E71D9E" w14:textId="76812FD4" w:rsidR="009E150A" w:rsidRPr="00EB761C" w:rsidRDefault="003805E0" w:rsidP="003805E0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -4262,69 +4256,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAI. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O que é ciência aberta?</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GPT-3.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de 25 set. 2023. Inteligência Artificial. Disponível em: https://chat.openai.com/. Acesso em: 18 out. 2023.</w:t>
+        <w:t xml:space="preserve"> GPT-3.5 versão de 25 set. 2023. Inteligência Artificial. Disponível em: https://chat.openai.com/. Acesso em: 18 out. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173E2774" w14:textId="77777777" w:rsidR="004A1FBE" w:rsidRPr="00EB761C" w:rsidRDefault="004A1FBE" w:rsidP="004A1FBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6032A5CD" w14:textId="29F5E0AD" w:rsidR="00FC3004" w:rsidRPr="00EB761C" w:rsidRDefault="00FC3004" w:rsidP="004A1FBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -4806,148 +4782,291 @@
       </w:pPr>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAI. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O que é ciência aberta?</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GPT-3.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de 25 set. 2023. Inteligência Artificial. Disponível em: https://chat.openai.com/. Acesso em: 18 out. 2023.</w:t>
+        <w:t xml:space="preserve"> GPT-3.5 versão de 25 set. 2023. Inteligência Artificial. Disponível em: https://chat.openai.com/. Acesso em: 18 out. 2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1793111B" w14:textId="70E1C6CC" w:rsidR="001A147A" w:rsidRPr="00EB761C" w:rsidRDefault="001A147A" w:rsidP="001A147A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB761C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="464FC343" w14:textId="77777777" w:rsidR="001A147A" w:rsidRPr="00EB761C" w:rsidRDefault="001A147A" w:rsidP="001A147A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B59D33E" w14:textId="0CBF14BE" w:rsidR="000706F0" w:rsidRPr="000706F0" w:rsidRDefault="000706F0" w:rsidP="000706F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="0" w:author="Autor">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000706F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="1" w:author="Autor">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Modelos de declaração</w:t>
+      </w:r>
+      <w:ins w:id="2" w:author="Autor">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="10099DA9" w14:textId="77777777" w:rsidR="000706F0" w:rsidRPr="000706F0" w:rsidRDefault="000706F0" w:rsidP="000706F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="3" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000706F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="4" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Uso para revisão linguística:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000706F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="5" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000706F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="6" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Os autores declaram que utilizaram [nome da ferramenta] exclusivamente para revisão linguística, correção gramatical e aprimoramento da clareza textual. O conteúdo científico, as fontes, as análises, as interpretações e as conclusões foram integralmente elaborados, conferidos e validados pelos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF20F58" w14:textId="77777777" w:rsidR="000706F0" w:rsidRPr="000706F0" w:rsidRDefault="000706F0" w:rsidP="000706F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="7" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000706F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="8" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Uso para tradução:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000706F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="9" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:b/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000706F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="10" w:author="Autor">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Os autores declaram que utilizaram [nome da ferramenta] como apoio à tradução e/ou revisão de tradução de trechos do manuscrito. A versão final foi revisada e validada pelos autores, que assumem integral responsabilidade pelo conteúdo apresentado.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="745B9A90" w14:textId="77777777" w:rsidR="001A147A" w:rsidRPr="00EB761C" w:rsidRDefault="001A147A" w:rsidP="001A147A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001A147A" w:rsidRPr="00EB761C" w:rsidSect="00485BCA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1274" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4544DE3D" w14:textId="77777777" w:rsidR="006576A0" w:rsidRDefault="006576A0" w:rsidP="00A86114">
+    <w:p w14:paraId="53149F4C" w14:textId="77777777" w:rsidR="006C22C4" w:rsidRDefault="006C22C4" w:rsidP="00A86114">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14659247" w14:textId="77777777" w:rsidR="006576A0" w:rsidRDefault="006576A0" w:rsidP="00A86114">
+    <w:p w14:paraId="23E9B24B" w14:textId="77777777" w:rsidR="006C22C4" w:rsidRDefault="006C22C4" w:rsidP="00A86114">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -4964,63 +5083,63 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3376B41D" w14:textId="77777777" w:rsidR="006576A0" w:rsidRDefault="006576A0" w:rsidP="00A86114">
+    <w:p w14:paraId="75B872D4" w14:textId="77777777" w:rsidR="006C22C4" w:rsidRDefault="006C22C4" w:rsidP="00A86114">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5425BAD3" w14:textId="77777777" w:rsidR="006576A0" w:rsidRDefault="006576A0" w:rsidP="00A86114">
+    <w:p w14:paraId="44C9692A" w14:textId="77777777" w:rsidR="006C22C4" w:rsidRDefault="006C22C4" w:rsidP="00A86114">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="45507001" w14:textId="575FE35F" w:rsidR="000F5B1F" w:rsidRPr="009D447D" w:rsidRDefault="000F5B1F" w:rsidP="003C6F63">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -5089,51 +5208,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F21F8A" w:rsidRPr="009D447D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, justificada)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C03AF7C" w14:textId="39E5BAFE" w:rsidR="000F5B1F" w:rsidRDefault="000F5B1F">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D6159F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3CE8F50"/>
     <w:lvl w:ilvl="0" w:tplc="932EC7BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5606,109 +5725,111 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="45220736">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1911844352">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2070037423">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="384719204">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="129135787">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-419" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="es-419" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA1EB4"/>
     <w:rsid w:val="00000241"/>
     <w:rsid w:val="00012B41"/>
     <w:rsid w:val="00042B24"/>
+    <w:rsid w:val="000706F0"/>
     <w:rsid w:val="00075B0C"/>
     <w:rsid w:val="00090734"/>
     <w:rsid w:val="000B1C06"/>
     <w:rsid w:val="000C133D"/>
     <w:rsid w:val="000C3F24"/>
     <w:rsid w:val="000D35E3"/>
     <w:rsid w:val="000D4A13"/>
     <w:rsid w:val="000D665D"/>
     <w:rsid w:val="000E1354"/>
     <w:rsid w:val="000E3810"/>
     <w:rsid w:val="000E4BC1"/>
     <w:rsid w:val="000F03D7"/>
     <w:rsid w:val="000F4A99"/>
     <w:rsid w:val="000F5B1F"/>
     <w:rsid w:val="00100A9A"/>
     <w:rsid w:val="00110114"/>
     <w:rsid w:val="00110621"/>
     <w:rsid w:val="00120971"/>
+    <w:rsid w:val="001252EC"/>
     <w:rsid w:val="00127189"/>
     <w:rsid w:val="00185DF8"/>
     <w:rsid w:val="001A147A"/>
     <w:rsid w:val="0021461E"/>
     <w:rsid w:val="00214922"/>
     <w:rsid w:val="00237434"/>
     <w:rsid w:val="00245E62"/>
     <w:rsid w:val="002533C7"/>
     <w:rsid w:val="00256C9A"/>
     <w:rsid w:val="00282339"/>
     <w:rsid w:val="002A1854"/>
     <w:rsid w:val="002A6881"/>
     <w:rsid w:val="002B1C24"/>
     <w:rsid w:val="002B5D6E"/>
     <w:rsid w:val="002C347F"/>
     <w:rsid w:val="002C6CFF"/>
     <w:rsid w:val="002D6E98"/>
     <w:rsid w:val="002E2D07"/>
     <w:rsid w:val="00321A50"/>
     <w:rsid w:val="00346E47"/>
     <w:rsid w:val="003805E0"/>
     <w:rsid w:val="003C6F63"/>
     <w:rsid w:val="003E0642"/>
     <w:rsid w:val="00400B57"/>
     <w:rsid w:val="00414B74"/>
@@ -5720,50 +5841,51 @@
     <w:rsid w:val="004D07C3"/>
     <w:rsid w:val="004D59AC"/>
     <w:rsid w:val="004E74D3"/>
     <w:rsid w:val="00516CED"/>
     <w:rsid w:val="0051717A"/>
     <w:rsid w:val="00525D7A"/>
     <w:rsid w:val="005261CF"/>
     <w:rsid w:val="005352BC"/>
     <w:rsid w:val="0054723A"/>
     <w:rsid w:val="00547298"/>
     <w:rsid w:val="00597559"/>
     <w:rsid w:val="005A6678"/>
     <w:rsid w:val="005A6E23"/>
     <w:rsid w:val="005B288E"/>
     <w:rsid w:val="005B6EE7"/>
     <w:rsid w:val="005E750F"/>
     <w:rsid w:val="00621135"/>
     <w:rsid w:val="006504F3"/>
     <w:rsid w:val="006576A0"/>
     <w:rsid w:val="00661063"/>
     <w:rsid w:val="00663A33"/>
     <w:rsid w:val="006647A1"/>
     <w:rsid w:val="00666386"/>
     <w:rsid w:val="006700D0"/>
     <w:rsid w:val="006A6D94"/>
+    <w:rsid w:val="006C22C4"/>
     <w:rsid w:val="006F07D4"/>
     <w:rsid w:val="00705FC9"/>
     <w:rsid w:val="00717F09"/>
     <w:rsid w:val="0072475B"/>
     <w:rsid w:val="00740027"/>
     <w:rsid w:val="007B3D17"/>
     <w:rsid w:val="007D5C7F"/>
     <w:rsid w:val="007D6E4C"/>
     <w:rsid w:val="008370BD"/>
     <w:rsid w:val="00846101"/>
     <w:rsid w:val="008A5E42"/>
     <w:rsid w:val="008D77C7"/>
     <w:rsid w:val="008F0D52"/>
     <w:rsid w:val="009152A6"/>
     <w:rsid w:val="009352E1"/>
     <w:rsid w:val="00976D08"/>
     <w:rsid w:val="00983DAB"/>
     <w:rsid w:val="009A4AFB"/>
     <w:rsid w:val="009B7103"/>
     <w:rsid w:val="009C00C8"/>
     <w:rsid w:val="009C3D5C"/>
     <w:rsid w:val="009C5C6B"/>
     <w:rsid w:val="009D447D"/>
     <w:rsid w:val="009E150A"/>
     <w:rsid w:val="009F38EC"/>
@@ -5844,51 +5966,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="46E0169B"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6530,51 +6652,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006647A1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Reviso">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F21F8A"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="294066951">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="144510193">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7354,75 +7476,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93D3712F-2D4F-487A-B4B6-451CFBF9D2E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1512</Words>
-  <Characters>8625</Characters>
+  <Words>1645</Words>
+  <Characters>9116</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>253</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10117</CharactersWithSpaces>
+  <CharactersWithSpaces>10658</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>